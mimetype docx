--- v0 (2026-05-02)
+++ v1 (2026-09-10)
@@ -9,51 +9,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"> </Default>
   <Override PartName="/word/defaultFooter.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/firstFooter.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId7963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="274" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:textDirection w:val="lrTb"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold" w:eastAsia="Raleway SemiBold" w:cs="Raleway SemiBold"/>
           <w:color w:val="000000"/>
           <w:position w:val="0"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
@@ -67,177 +67,177 @@
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t xml:space="preserve">J.
 HERMANN, MS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="150" w:after="0" w:line="306" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
         <w:textDirection w:val="lrTb"/>
         <w:textAlignment w:val="top"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:position w:val="-5"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="129600" cy="129600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="88175629" name="name141969c42ea837d3e" descr="address17_1.png"/>
+            <wp:docPr id="89613537" name="name97956a97203ec5f88" descr="address17_1.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="address17_1.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId664869c42ea837d3c" cstate="print"/>
+                    <a:blip r:embed="rId12336a97203ec5f85" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="129600" cy="129600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:position w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5555
 Sliver Street, St. Petersburg, FL
 55555         </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="-5"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="129600" cy="129600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="32327079" name="name774069c42ea83c62e" descr="email4.png"/>
+            <wp:docPr id="36298565" name="name95546a97203eca358" descr="email4.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="email4.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId104169c42ea83c62c" cstate="print"/>
+                    <a:blip r:embed="rId23206a97203eca355" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="129600" cy="129600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:position w:val="0"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">
  ljherm123@waldenu.edu        
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:position w:val="-5"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="129600" cy="129600"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="86941493" name="name490769c42ea83ff8a" descr="phone8.png"/>
+            <wp:docPr id="19130089" name="name73776a97203eceb82" descr="phone8.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="phone8.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId830769c42ea83ff88" cstate="print"/>
+                    <a:blip r:embed="rId18436a97203eceb80" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="129600" cy="129600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="0">
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
@@ -421,229 +421,229 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="83" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30893"/>
+          <w:numId w:val="15817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Master of Science in Clinical
 Mental Health Counseling graduate with an academic concentration in
 Trauma and Crisis seeking post-graduate training.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30893"/>
+          <w:numId w:val="15817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Dedicated and engaged
 professional, volunteer, and community member with broad experience
 helping diverse clients improve their quality of life.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30893"/>
+          <w:numId w:val="15817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Worked with domestic violence
 victims, homeless populations, and clients seeking financial
 advice; applied crisis intervention techniques, engaged in active
 listening, and led finance and life skills workshops.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30893"/>
+          <w:numId w:val="15817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied active listening
-skills to identify clientsâ€™ needs and strengthened working
+skills to identify client's needs and strengthened working
 relationships with business partners and clients through written
-and verbal communications.</w:t>
+and verbal communications. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30893"/>
+          <w:numId w:val="15817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Understanding of notes
 structures, computer-based clinical documentation, administration,
 interpretation of counseling assessments, diagnosis and assessment
 using the DSM-5, basic and advanced counseling skills, group
 facilitation skills, counseling theories, and multicultural
 competencies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30893"/>
+          <w:numId w:val="15817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Specialized knowledge of life,
 disability, and health insurance policies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30893"/>
+          <w:numId w:val="15817"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven record of attaining set
 goals and collaborating with community members, professionals, and
 volunteers to achieve results.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1515,110 +1515,110 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="167" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7512"/>
+          <w:numId w:val="31683"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Provided individual and group
 counseling for clients with a dual diagnosis (Substance Use
 Disorder and other DSM-5 disorders or psychosocial
 stressors)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7512"/>
+          <w:numId w:val="31683"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Administered intake
 assessments and completed clinical documentation (case notes,
 treatment plans and summary of treatment)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7512"/>
+          <w:numId w:val="31683"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Participated in Counseling
 Awareness Month activities in the County Boys and Girls Club to
 bring awareness of mental health to community members.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1701,138 +1701,138 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="167" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2214"/>
+          <w:numId w:val="11097"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Provided life, health, and
 disability insurance to 300+ clients through referrals and phone
 solicitations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2214"/>
+          <w:numId w:val="11097"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Established trusting
 relationships that grew business from 100% cold calls to 20% cold
 calls/80% referrals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2214"/>
+          <w:numId w:val="11097"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Applied active listening
 skills to understand clients' needs and recommended policies that
 met clients' long-term financial goals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2214"/>
+          <w:numId w:val="11097"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Organized and delivered 13
 financial health workshops to prospective clients in the community,
 building a solid professional reputation and generating
 leads.</w:t>
       </w:r>
     </w:p>
@@ -2059,138 +2059,138 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="167" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1613"/>
+          <w:numId w:val="10139"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Serve on a 24-hour domestic
 violence crisis hotline; direct callers to emergency childcare,
 mental health, and community resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1613"/>
+          <w:numId w:val="10139"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Completed 24 hours of domestic
 violence prevention training through Florida Coalition Against
 Domestic Violence (FCADV).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1613"/>
+          <w:numId w:val="10139"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Apply intervention techniques
 to de-escalate crisis situations and create individualized
 stabilization plans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1613"/>
+          <w:numId w:val="10139"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Co-taught a life skills course
 to eight women in domestic violence situations, educating on
 self-esteem and self-care topics.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2273,80 +2273,80 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="167" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5421"/>
+          <w:numId w:val="13145"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Prepared and served meals to
 100+ homeless men, women, and children, providing nourishment,
 support, and comfort during the holiday season.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5421"/>
+          <w:numId w:val="13145"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Sorted and packaged food
 donations; communicated with the volunteer coordinator, volunteers,
 and kitchen staff to distribute food items to visitors in a timely
 manner.</w:t>
       </w:r>
     </w:p>
@@ -2573,79 +2573,79 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="167" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10668"/>
+          <w:numId w:val="13181"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Mentorship Program, Mentee
 (2020-2022)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10668"/>
+          <w:numId w:val="13181"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Institute for Leadership,
 Volunteer and Attendee (2013)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -2807,78 +2807,77 @@
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hermann, C. (2015).
-[...1 lines deleted...]
-practice.â€ </w:t>
+        <w:t xml:space="preserve">Hermann, C. (2015). Borderline
+personality disorder among adolescents: theory and practice.
+Journal of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">Journal of Counseling and Development</w:t>
+        <w:t xml:space="preserve">Counseling and Development</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 13,
-12-25.</w:t>
+        <w:t xml:space="preserve">, 13, 12-25.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="333" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3269,52 +3268,52 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold" w:cs="Raleway SemiBold"/>
           <w:b w:val="on"/>
           <w:bCs w:val="on"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:color w:val="#3d3d3d"/>
         </w:rPr>
         <w:t xml:space="preserve">Florida Counseling Association</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold" w:cs="Raleway SemiBold"/>
           <w:b w:val="on"/>
           <w:bCs w:val="on"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
           <w:color w:val="#3d3d3d"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">2019</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
-      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="first" r:id="rId627569c42ea849379"/>
-      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="rId568169c42ea849331"/>
+      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="first" r:id="rId38346a97203ed8209"/>
+      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="rId45296a97203ed81ba"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="750" w:right="750" w:bottom="750" w:left="750" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:commentsEx>
 </file>
 
 <file path=word/defaultFooter.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="pageNumberStyle"/>
       <w:jc w:val="right"/>
@@ -3438,99 +3437,99 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
     <w:charset w:val="00"/>
-    <w:embedRegular r:id="rId19985013" w:fontKey="{66114A78-8E89-426F-90D8-5CD89AEFD543}"/>
+    <w:embedRegular r:id="rId10890656" w:fontKey="{22514A78-8E89-426F-90D8-5CD89AEFDDCF}"/>
   </w:font>
   <w:font w:name="Raleway Medium">
     <w:charset w:val="00"/>
-    <w:embedRegular r:id="rId83252314" w:fontKey="{B7314A78-8E89-426F-90D8-5CD89AEFDD10}"/>
+    <w:embedRegular r:id="rId77724915" w:fontKey="{53B14A78-8E89-426F-90D8-5CD89AEFD6AC}"/>
   </w:font>
   <w:font w:name="Raleway Bold">
     <w:charset w:val="00"/>
-    <w:embedRegular r:id="rId11756513" w:fontKey="{71114A78-8E89-426F-90D8-5CD89AEFD9EA}"/>
+    <w:embedRegular r:id="rId96088016" w:fontKey="{39914A78-8E89-426F-90D8-5CD89AEFD936}"/>
   </w:font>
   <w:font w:name="Raleway SemiBold">
     <w:charset w:val="00"/>
-    <w:embedRegular r:id="rId48330039" w:fontKey="{9D114A78-8E89-426F-90D8-5CD89AEFD2D6}"/>
+    <w:embedRegular r:id="rId39874352" w:fontKey="{81614A78-8E89-426F-90D8-5CD89AEFDFE6}"/>
   </w:font>
   <w:font w:name="Raleway ExtraBold">
     <w:charset w:val="00"/>
-    <w:embedRegular r:id="rId70606589" w:fontKey="{20014A78-8E89-426F-90D8-5CD89AEFDB9B}"/>
+    <w:embedRegular r:id="rId18358143" w:fontKey="{FE414A78-8E89-426F-90D8-5CD89AEFDA61}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="10668">
+  <w:abstractNum w:abstractNumId="13181">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3597,51 +3596,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5421">
+  <w:abstractNum w:abstractNumId="13145">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3708,51 +3707,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1613">
+  <w:abstractNum w:abstractNumId="10139">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3819,51 +3818,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2214">
+  <w:abstractNum w:abstractNumId="11097">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3930,51 +3929,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7512">
+  <w:abstractNum w:abstractNumId="31683">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4041,51 +4040,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30893">
+  <w:abstractNum w:abstractNumId="15817">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4152,51 +4151,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3851">
+  <w:abstractNum w:abstractNumId="10675">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4263,137 +4262,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18989">
+  <w:abstractNum w:abstractNumId="26279">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="10390242">
+    <w:lvl w:ilvl="0" w:tplc="89003818">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="10390242" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="89003818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="10390242" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="89003818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="10390242" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="89003818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="10390242" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="89003818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="10390242" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="89003818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10390242" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="89003818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="10390242" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="89003818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="10390242" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="89003818" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18988">
+  <w:abstractNum w:abstractNumId="26278">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="12250282">
+    <w:lvl w:ilvl="0" w:tplc="97378715">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -5131,76 +5130,76 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18988">
-    <w:abstractNumId w:val="18988"/>
+  <w:num w:numId="26278">
+    <w:abstractNumId w:val="26278"/>
   </w:num>
-  <w:num w:numId="18989">
-    <w:abstractNumId w:val="18989"/>
+  <w:num w:numId="26279">
+    <w:abstractNumId w:val="26279"/>
   </w:num>
-  <w:num w:numId="3851">
-    <w:abstractNumId w:val="3851"/>
+  <w:num w:numId="10675">
+    <w:abstractNumId w:val="10675"/>
   </w:num>
-  <w:num w:numId="30893">
-    <w:abstractNumId w:val="30893"/>
+  <w:num w:numId="15817">
+    <w:abstractNumId w:val="15817"/>
   </w:num>
-  <w:num w:numId="7512">
-    <w:abstractNumId w:val="7512"/>
+  <w:num w:numId="31683">
+    <w:abstractNumId w:val="31683"/>
   </w:num>
-  <w:num w:numId="2214">
-    <w:abstractNumId w:val="2214"/>
+  <w:num w:numId="11097">
+    <w:abstractNumId w:val="11097"/>
   </w:num>
-  <w:num w:numId="1613">
-    <w:abstractNumId w:val="1613"/>
+  <w:num w:numId="10139">
+    <w:abstractNumId w:val="10139"/>
   </w:num>
-  <w:num w:numId="5421">
-    <w:abstractNumId w:val="5421"/>
+  <w:num w:numId="13145">
+    <w:abstractNumId w:val="13145"/>
   </w:num>
-  <w:num w:numId="10668">
-    <w:abstractNumId w:val="10668"/>
+  <w:num w:numId="13181">
+    <w:abstractNumId w:val="13181"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape w:val="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -16781,60 +16780,60 @@
     <w:name w:val="pageNumberStyleCar"/>
     <w:link w:val="pageNumberStyle"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006E0FDA"/>
     <w:rPr>
       <w:color w:val="443F3F"/>
       <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId203953172" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId615656096" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId664869c42ea837d3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId664869c42ea837d3c.png"/><Relationship Id="rId104169c42ea83c62c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId104169c42ea83c62c.png"/><Relationship Id="rId830769c42ea83ff88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId830769c42ea83ff88.png"/><Relationship Id="rId568169c42ea849331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="defaultFooter.xml"/><Relationship Id="rId627569c42ea849379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="firstFooter.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId564822137" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId492787278" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId12336a97203ec5f85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId12336a97203ec5f85.png"/><Relationship Id="rId23206a97203eca355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId23206a97203eca355.png"/><Relationship Id="rId18436a97203eceb80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId18436a97203eceb80.png"/><Relationship Id="rId45296a97203ed81ba" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="defaultFooter.xml"/><Relationship Id="rId38346a97203ed8209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="firstFooter.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-                                <Relationship Id="rId19985013" Target="fonts/font19985013.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId83252314" Target="fonts/font83252314.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId11756513" Target="fonts/font11756513.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId48330039" Target="fonts/font48330039.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId70606589" Target="fonts/font70606589.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/></Relationships>
+                                <Relationship Id="rId10890656" Target="fonts/font10890656.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId77724915" Target="fonts/font77724915.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId96088016" Target="fonts/font96088016.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId39874352" Target="fonts/font39874352.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId18358143" Target="fonts/font18358143.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/></Relationships>
 
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>