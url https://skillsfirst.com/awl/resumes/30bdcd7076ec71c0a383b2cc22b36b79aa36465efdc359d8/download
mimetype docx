--- v0 (2026-05-07)
+++ v1 (2026-11-03)
@@ -2,56 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="gif" ContentType="image/gif"> </Default>
   <Default Extension="jpg" ContentType="image/jpg"> </Default>
   <Default Extension="png" ContentType="image/png"> </Default>
   <Default Extension="jpeg" ContentType="image/jpeg"> </Default>
   <Default Extension="bmp" ContentType="image/bmp"> </Default>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"> </Default>
+  <Override PartName="/word/defaultFooter.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/firstFooter.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId3713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="NormalTablePHPDOCX"/>
         <w:tblCellMar>
           <w:left w:type="dxa" w:w="0"/>
           <w:right w:type="dxa" w:w="0"/>
         </w:tblCellMar>
         <w:tblW w:w="10500" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="auto"/>
         <w:tblBorders/>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7050"/>
         <w:gridCol w:w="3300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -136,63 +138,63 @@
                 <w:position w:val="0"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Kansas City, MO 64179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="274" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textDirection w:val="lrTb"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:position w:val="-5"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="144000" cy="144000"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="23037777" name="name346864b6e7c8c8812" descr="email4.png"/>
+                  <wp:docPr id="51848973" name="name92906a4e976990ca6" descr="email4.png"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="email4.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId439564b6e7c8c8810" cstate="print"/>
+                          <a:blip r:embed="rId90906a4e976990ca3" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="144000" cy="144000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
@@ -203,63 +205,63 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">
  nolacloud578@gmail.com</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="274" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textDirection w:val="lrTb"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:position w:val="-5"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="144000" cy="144000"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="85203422" name="name992264b6e7c8cd865" descr="phone8.png"/>
+                  <wp:docPr id="12259836" name="name60906a4e976998616" descr="phone8.png"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="phone8.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId913064b6e7c8cd862" cstate="print"/>
+                          <a:blip r:embed="rId34216a4e976998613" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="144000" cy="144000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
@@ -270,63 +272,63 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">
  (123) 321-1111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:widowControl w:val="on"/>
               <w:pBdr/>
               <w:spacing w:before="0" w:after="0" w:line="274" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:textDirection w:val="lrTb"/>
               <w:textAlignment w:val="top"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:position w:val="-5"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="144000" cy="144000"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="4424469" name="name434064b6e7c8d3549" descr="web17_1.png"/>
+                  <wp:docPr id="31264548" name="name94896a4e97699c4fe" descr="web17_1.png"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="web17_1.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId362764b6e7c8d3546" cstate="print"/>
+                          <a:blip r:embed="rId33626a4e97699c4fb" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="144000" cy="144000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln w="0">
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
@@ -396,140 +398,140 @@
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="83" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12542"/>
+          <w:numId w:val="25624"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">High-energy corporate trainer
 with over three years of experience leading engaging, interactive
 workshops on leadership and communications skills for diverse
 groups of business professionals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12542"/>
+          <w:numId w:val="25624"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Excel in analyzing internal
 leadership and communication styles, processes, and
 challenges.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12542"/>
+          <w:numId w:val="25624"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Create customized training
 materials and activities that positively impact organizational
 culture, effectiveness, and the ability to adapt to
 change.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12542"/>
+          <w:numId w:val="25624"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Background in quality control
 and promoting a culture of quality throughout an
 organization. </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -769,51 +771,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold" w:cs="Raleway SemiBold"/>
           <w:b w:val="on"/>
           <w:bCs w:val="on"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:color w:val="#3d3d3d"/>
         </w:rPr>
         <w:t xml:space="preserve">Walden University | Minneapolis, MN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold" w:cs="Raleway SemiBold"/>
           <w:b w:val="on"/>
           <w:bCs w:val="on"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:color w:val="#3d3d3d"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Anticipated: Sep 2024</w:t>
+        <w:t xml:space="preserve">Anticipated: Dec 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="167" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1279,169 +1281,169 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="167" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16095"/>
+          <w:numId w:val="24413"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Conduct analyses of internal
 leadership and communication effectiveness. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16095"/>
+          <w:numId w:val="24413"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Delivered over 50 high-powered
 leadership training sessions for management professionals that
 directly impacted organizational culture and
 productivity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16095"/>
+          <w:numId w:val="24413"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Design customized training
 materials and activities focused on enhancing communication
 and conflict resolution skills across cultures; building emotional
 intelligence; and creating a resilient, innovative
 culture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16095"/>
+          <w:numId w:val="24413"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide participants in
 training sessions with self-assessments on leadership and
 communication styles to expand self-awareness.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16095"/>
+          <w:numId w:val="24413"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Facilitate training
 discussions centered on case studies that show the impact of
 culturally respectful, clear, and concise communications across
 remote and in-person work settings.</w:t>
       </w:r>
     </w:p>
@@ -1526,197 +1528,197 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="167" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23967"/>
+          <w:numId w:val="9168"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Led five Quality Control
 associates and analysts who monitored quality for 20 products
 throughout the packaging and distribution processes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23967"/>
+          <w:numId w:val="9168"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Collaborated with executive
 level management on fostering a culture of quality throughout the
 organization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23967"/>
+          <w:numId w:val="9168"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Communicated with vendors on
 steps to resolve problems with shipping and damage to packaging and
 products. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23967"/>
+          <w:numId w:val="9168"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Conducted root-cause analysis
 (RCA) and systems mapping to identify underlying problems including
 systemic issues.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23967"/>
+          <w:numId w:val="9168"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Collaborated
 with Engineering, Operations, and Quality Teams to implement
 quality improvement initiatives based on analysis that saved
 the company over $20,000 annually.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23967"/>
+          <w:numId w:val="9168"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Stayed current on regulatory
 compliance laws, guidelines, and specifications in the health and
 wellness industry to ensure adherence to the highest level of
 safety and consumer protection. </w:t>
       </w:r>
     </w:p>
@@ -1801,203 +1803,203 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="167" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1766"/>
+          <w:numId w:val="12990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Used expertise in Six Sigma,
 Lean Methodologies, and internal standard operating procedures
 (SOPs) to sample, test, and analyze packaging materials and
 processes for 10 products to ensure packaging and distribution met
 or exceeded regulatory requirements and compliance
 standards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1766"/>
+          <w:numId w:val="12990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Monitored testing data and
 took immediate corrective action and notified management if results
 were outside of acceptable variability
 parameters. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1766"/>
+          <w:numId w:val="12990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Generated dashboards and
 reports including Pareto Charts using Quality Management
 Systems (QMS) to gain information and insights into the packaging
 and distribution process of over 12000 items
 weekly. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1766"/>
+          <w:numId w:val="12990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Led team discussions and
 provided context to information on the Quality Control
 Dashboard. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1766"/>
+          <w:numId w:val="12990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Recommended a change to the
 packaging materials that reduced damage to products during
 shipping by 20% resulting in a $5000 savings within the first month
 after the changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1766"/>
+          <w:numId w:val="12990"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Collaborated with team members
 to reorganize and update the information in the training manual for
 new hires resulting in a more efficient and effective training
 experience.</w:t>
       </w:r>
     </w:p>
@@ -2130,51 +2132,51 @@
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="167" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2047"/>
+          <w:numId w:val="29856"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Support the Red Cross Office
 of Sustainability on advancing community-based sustainability
 initiatives.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2216,92 +2218,92 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Group Facilitator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="none" w:pos="10400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold" w:cs="Raleway SemiBold"/>
           <w:b w:val="on"/>
           <w:bCs w:val="on"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:color w:val="#3d3d3d"/>
         </w:rPr>
-        <w:t xml:space="preserve">Women’s Business Center, Kansas City, MO</w:t>
+        <w:t xml:space="preserve">Women's Business Center, Kansas City, MO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold" w:cs="Raleway SemiBold"/>
           <w:b w:val="on"/>
           <w:bCs w:val="on"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:color w:val="#3d3d3d"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">2018 - 2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:widowControl w:val="on"/>
         <w:pBdr/>
         <w:spacing w:before="0" w:after="0" w:line="167" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="left"/>
         <w:textDirection w:val="lrTb"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">
  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27378"/>
+          <w:numId w:val="29792"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Facilitated monthly group
 discussions on leadership development for small business
 owners.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2560,188 +2562,268 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold" w:cs="Raleway SemiBold"/>
           <w:b w:val="on"/>
           <w:bCs w:val="on"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:color w:val="#3d3d3d"/>
         </w:rPr>
         <w:t xml:space="preserve">American Society for Quality</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway SemiBold" w:hAnsi="Raleway SemiBold" w:cs="Raleway SemiBold"/>
           <w:b w:val="on"/>
           <w:bCs w:val="on"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:color w:val="#3d3d3d"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">2016</w:t>
       </w:r>
     </w:p>
     <w:sectPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:rsidR="00AC197E" w:rsidRPr="00DF064E" w:rsidSect="000F6147">
+      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="first" r:id="rId58676a4e9769a4e1b"/>
+      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="rId69656a4e9769a4dce"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="750" w:right="750" w:bottom="750" w:left="750" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708" w:num="1"/>
       <w:docGrid w:linePitch="360"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14"/>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:commentsEx>
 </file>
 
+<file path=word/defaultFooter.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="pageNumberStyle"/>
+      <w:jc w:val="right"/>
+      <w:spacing w:before="150" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:cs="Raleway"/>
+        <w:color w:val="443F3F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:cs="Raleway"/>
+        <w:color w:val="443F3F"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Nola M. Cloud - </w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve">PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve">NUMPAGES  </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
+</file>
+
+<file path=word/firstFooter.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:p>
+    <w:pPr>
+      <w:rPr/>
+    </w:pPr>
+    <w:r>
+      <w:rPr/>
+      <w:t xml:space="preserve"/>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
     <w:charset w:val="00"/>
-    <w:embedRegular r:id="rId46267710" w:fontKey="{46114A78-8E89-426F-90D8-5CD89AEFD273}"/>
+    <w:embedRegular r:id="rId40275780" w:fontKey="{76E14A78-8E89-426F-90D8-5CD89AEFDFF8}"/>
   </w:font>
   <w:font w:name="Raleway Medium">
     <w:charset w:val="00"/>
-    <w:embedRegular r:id="rId27240975" w:fontKey="{0EF14A78-8E89-426F-90D8-5CD89AEFD3B4}"/>
+    <w:embedRegular r:id="rId29335975" w:fontKey="{2BA14A78-8E89-426F-90D8-5CD89AEFD1E8}"/>
   </w:font>
   <w:font w:name="Raleway Bold">
     <w:charset w:val="00"/>
-    <w:embedRegular r:id="rId79290622" w:fontKey="{F8A14A78-8E89-426F-90D8-5CD89AEFD1DD}"/>
+    <w:embedRegular r:id="rId84911931" w:fontKey="{1AB14A78-8E89-426F-90D8-5CD89AEFD4E8}"/>
   </w:font>
   <w:font w:name="Raleway SemiBold">
     <w:charset w:val="00"/>
-    <w:embedRegular r:id="rId72589279" w:fontKey="{D5214A78-8E89-426F-90D8-5CD89AEFD9A7}"/>
+    <w:embedRegular r:id="rId53884913" w:fontKey="{1BC14A78-8E89-426F-90D8-5CD89AEFD1D8}"/>
   </w:font>
   <w:font w:name="Raleway ExtraBold">
     <w:charset w:val="00"/>
-    <w:embedRegular r:id="rId75238114" w:fontKey="{98114A78-8E89-426F-90D8-5CD89AEFDE36}"/>
+    <w:embedRegular r:id="rId79953835" w:fontKey="{B1D14A78-8E89-426F-90D8-5CD89AEFDB73}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="006E0FDA" w:rsidRDefault="006E0FDA" w:rsidP="006E0FDA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="27378">
+  <w:abstractNum w:abstractNumId="29792">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2808,51 +2890,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2047">
+  <w:abstractNum w:abstractNumId="29856">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2919,51 +3001,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1766">
+  <w:abstractNum w:abstractNumId="12990">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3030,51 +3112,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23967">
+  <w:abstractNum w:abstractNumId="9168">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3141,51 +3223,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16095">
+  <w:abstractNum w:abstractNumId="24413">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3252,51 +3334,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12542">
+  <w:abstractNum w:abstractNumId="25624">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3363,51 +3445,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26198">
+  <w:abstractNum w:abstractNumId="8120">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="190" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3474,137 +3556,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15623">
+  <w:abstractNum w:abstractNumId="17760">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="76490092">
+    <w:lvl w:ilvl="0" w:tplc="60353894">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="76490092" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="60353894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="76490092" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="60353894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="76490092" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="60353894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="76490092" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="60353894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="76490092" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="60353894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="76490092" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="60353894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="76490092" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="60353894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="76490092" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="60353894" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15622">
+  <w:abstractNum w:abstractNumId="17759">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0" w:tplc="43876469">
+    <w:lvl w:ilvl="0" w:tplc="11601064">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
@@ -4342,76 +4424,76 @@
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15622">
-    <w:abstractNumId w:val="15622"/>
+  <w:num w:numId="17759">
+    <w:abstractNumId w:val="17759"/>
   </w:num>
-  <w:num w:numId="15623">
-    <w:abstractNumId w:val="15623"/>
+  <w:num w:numId="17760">
+    <w:abstractNumId w:val="17760"/>
   </w:num>
-  <w:num w:numId="26198">
-    <w:abstractNumId w:val="26198"/>
+  <w:num w:numId="8120">
+    <w:abstractNumId w:val="8120"/>
   </w:num>
-  <w:num w:numId="12542">
-    <w:abstractNumId w:val="12542"/>
+  <w:num w:numId="25624">
+    <w:abstractNumId w:val="25624"/>
   </w:num>
-  <w:num w:numId="16095">
-    <w:abstractNumId w:val="16095"/>
+  <w:num w:numId="24413">
+    <w:abstractNumId w:val="24413"/>
   </w:num>
-  <w:num w:numId="23967">
-    <w:abstractNumId w:val="23967"/>
+  <w:num w:numId="9168">
+    <w:abstractNumId w:val="9168"/>
   </w:num>
-  <w:num w:numId="1766">
-    <w:abstractNumId w:val="1766"/>
+  <w:num w:numId="12990">
+    <w:abstractNumId w:val="12990"/>
   </w:num>
-  <w:num w:numId="2047">
-    <w:abstractNumId w:val="2047"/>
+  <w:num w:numId="29856">
+    <w:abstractNumId w:val="29856"/>
   </w:num>
-  <w:num w:numId="27378">
-    <w:abstractNumId w:val="27378"/>
+  <w:num w:numId="29792">
+    <w:abstractNumId w:val="29792"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
                                     </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape w:val="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -15949,73 +16031,103 @@
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="paragraph" w:styleId="pageNumberStyle">
+    <w:name w:val="pageNumberStyle"/>
+    <w:link w:val="pageNumberStyleCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E0FDA"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:spacing w:before="150" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="443F3F"/>
+      <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="character" w:customStyle="1" w:styleId="pageNumberStyleCar">
+    <w:name w:val="pageNumberStyleCar"/>
+    <w:link w:val="pageNumberStyle"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006E0FDA"/>
+    <w:rPr>
+      <w:color w:val="443F3F"/>
+      <w:rFonts w:ascii="Raleway" w:hAnsi="Raleway" w:eastAsia="Raleway" w:cs="Raleway"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId114198702" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId272474252" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId439564b6e7c8c8810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId439564b6e7c8c8810.png"/><Relationship Id="rId913064b6e7c8cd862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId913064b6e7c8cd862.png"/><Relationship Id="rId362764b6e7c8d3546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId362764b6e7c8d3546.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId771237205" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId716591240" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId90906a4e976990ca3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId90906a4e976990ca3.png"/><Relationship Id="rId34216a4e976998613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId34216a4e976998613.png"/><Relationship Id="rId33626a4e97699c4fb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/imgrId33626a4e97699c4fb.png"/><Relationship Id="rId69656a4e9769a4dce" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="defaultFooter.xml"/><Relationship Id="rId58676a4e9769a4e1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="firstFooter.xml"/></Relationships>
 
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-                                <Relationship Id="rId46267710" Target="fonts/font46267710.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId27240975" Target="fonts/font27240975.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId79290622" Target="fonts/font79290622.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId72589279" Target="fonts/font72589279.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId75238114" Target="fonts/font75238114.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/></Relationships>
+                                <Relationship Id="rId40275780" Target="fonts/font40275780.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId29335975" Target="fonts/font29335975.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId84911931" Target="fonts/font84911931.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId53884913" Target="fonts/font53884913.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/><Relationship Id="rId79953835" Target="fonts/font79953835.odttf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font"/></Relationships>
 
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -16314,41 +16426,41 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1994</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Walden U. - Leadership- Consulting</dc:title>
+  <dc:title>Walden U. - MS in Leadership- Consulting</dc:title>
   <dc:subject/>
   <dc:creator>SkillsFirst</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
                                         </Properties>
 </file>